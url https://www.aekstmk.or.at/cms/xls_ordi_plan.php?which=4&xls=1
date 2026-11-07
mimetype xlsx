--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
@@ -584,407 +584,248 @@
       </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>Ganymed, Logomed, EDVKlein, Innomed. </t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
           <t>Nach Vereinbarung. Tageweise als auch Wochenweise Vertretungen möglich. </t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M6" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>Dr.med.univ. Konrad Elisa
-[...1 lines deleted...]
-8045 Graz</t>
+          <t>Dr. med. univ. FA Postruznik Magdalena
+Lisztgasse 5b
+8041 Graz</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Bruck-Mürzzuschlag
-[...1 lines deleted...]
-Graz
+          <t>Graz
 </t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>erkerelisa@hotmail.com</t>
+          <t>magda.post@outlook.com</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t> 06505929667</t>
+          <t> 06802372548</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinmedizin und Familienmedizin
-[...12 lines deleted...]
-      </c>
+          <t>Orthopädie und Traumatologie
+</t>
+        </is>
+      </c>
+      <c r="F7" s="3"/>
       <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
-      <c r="J7" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="3"/>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>ab September</t>
+          <t>Ab April 2026 an Dienstagen und Donnerstagen, sowie Wochenende möglich</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M7" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Dr. Nesterski Silvia
-[...1 lines deleted...]
-8020,Graz</t>
+          <t>Dr. Reiterer Gerfried
+Altenmarkt 20/3
+8430 Leibnitz</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Bruck-Mürzzuschlag
-Deutschlandsberg
+          <t>Deutschlandsberg
 Graz-Umgebung
-Hartberg-Fürstenfeld
 Leibnitz
-Leoben
-[...3 lines deleted...]
-Graz
 </t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>s_nesterski@hotmail.com</t>
+          <t>gerfried.reiterer@aon.at</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t> 06641342959</t>
+          <t> 06642444183</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinmedizin und Familienmedizin
-[...8 lines deleted...]
-      </c>
+          <t>Allgemeinmedizin
+Approbierter Arzt
+</t>
+        </is>
+      </c>
+      <c r="F8" s="3"/>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>windoc, logomed</t>
-[...6 lines deleted...]
-      </c>
+          <t>Logomed</t>
+        </is>
+      </c>
+      <c r="K8" s="3"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M8" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>Dr. med. univ. FA Postruznik Magdalena
-[...127 lines deleted...]
-        <is>
           <t>Dr.med.  Zuser Gerfried
 Corneliusweg 12
 8051 Graz</t>
         </is>
       </c>
-      <c r="B11" s="3" t="inlineStr">
+      <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Graz-Umgebung
 Voitsberg
 Weiz
 Graz
 </t>
         </is>
       </c>
-      <c r="C11" s="3" t="inlineStr">
+      <c r="C9" s="3" t="inlineStr">
         <is>
           <t>info@internist-zuser.at</t>
         </is>
       </c>
-      <c r="D11" s="3" t="inlineStr">
+      <c r="D9" s="3" t="inlineStr">
         <is>
           <t> 06802150799</t>
         </is>
       </c>
-      <c r="E11" s="3" t="inlineStr">
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 Innere Medizin
 </t>
         </is>
       </c>
-      <c r="F11" s="3" t="inlineStr">
+      <c r="F9" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Notarzt
 </t>
         </is>
       </c>
-      <c r="G11" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H11" s="3" t="inlineStr">
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
-      <c r="I11" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J11" s="3" t="inlineStr">
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
         <is>
           <t>WinDoc</t>
         </is>
       </c>
-      <c r="K11" s="3" t="inlineStr">
+      <c r="K9" s="3" t="inlineStr">
         <is>
           <t>Nach Vereinbarung</t>
         </is>
       </c>
-      <c r="L11" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M11" s="3" t="inlineStr">
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">