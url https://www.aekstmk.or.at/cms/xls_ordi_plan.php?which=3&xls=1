--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
@@ -282,1479 +282,1184 @@
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>Ganymed</t>
         </is>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M2" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Dr Afschar Pedram
-[...66 lines deleted...]
-        <is>
           <t>Dr.  Albrecht Nikola
 Lößlpromenade 376/13
 8990</t>
         </is>
       </c>
-      <c r="B4" s="3" t="inlineStr">
+      <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Liezen
 </t>
         </is>
       </c>
-      <c r="C4" s="3" t="inlineStr">
+      <c r="C3" s="3" t="inlineStr">
         <is>
           <t>nikola.albrecht@gmx.at</t>
         </is>
       </c>
-      <c r="D4" s="3" t="inlineStr">
+      <c r="D3" s="3" t="inlineStr">
         <is>
           <t> 0650 417 85 25</t>
         </is>
       </c>
-      <c r="E4" s="3" t="inlineStr">
+      <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H3" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J3" s="3" t="inlineStr">
+        <is>
+          <t>LogoMed Zeitlinger</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>individuell nach Vereinbarung
+-zur Entlastung aufgrund körperlicher Einschränkungen auch zur Unterstützung </t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M3" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>Dr.med. Archimandritis Anastasios
+Hauptplatz 36
+8570</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>Voitsberg
+</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>a.archimandritis@gmx.at</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t> 03142-26930</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>Hals-, Nasen- und Ohrenheilkunde
+</t>
+        </is>
+      </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
-          <t>LogoMed Zeitlinger</t>
+          <t>nicht notwendig. Assistenz vorhanden </t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>individuell nach Vereinbarung
--zur Entlastung aufgrund körperlicher Einschränkungen auch zur Unterstützung </t>
+          <t>11.01-14.01.2027</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M4" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
-        <is>
-[...77 lines deleted...]
-      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Dr.Dr.  Gruber
 Gesundheitszentrum 
 8790 Eisenerz </t>
         </is>
       </c>
-      <c r="B6" s="3" t="inlineStr">
+      <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="C6" s="3" t="inlineStr">
+      <c r="C5" s="3" t="inlineStr">
         <is>
           <t>elisabeth.s.gruber@icloud.com</t>
         </is>
       </c>
-      <c r="D6" s="3" t="inlineStr">
+      <c r="D5" s="3" t="inlineStr">
         <is>
           <t> 0664-3474490</t>
         </is>
       </c>
-      <c r="E6" s="3" t="inlineStr">
+      <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F6" s="3"/>
-[...16 lines deleted...]
-      <c r="K6" s="3" t="inlineStr">
+      <c r="F5" s="3"/>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3" t="inlineStr">
         <is>
           <t>Ab 3. Quartal 2026</t>
         </is>
       </c>
-      <c r="L6" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M5" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Dr.med.univ. Jantscher Karin
 Wienerstrasse 86
 8600 Bruck an der Mur</t>
         </is>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 </t>
         </is>
       </c>
-      <c r="C7" s="3" t="inlineStr">
+      <c r="C6" s="3" t="inlineStr">
         <is>
           <t>ordi@dr-karinjantscher.at</t>
         </is>
       </c>
-      <c r="D7" s="3" t="inlineStr">
+      <c r="D6" s="3" t="inlineStr">
         <is>
           <t> 0386255285</t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
+      <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F7" s="3"/>
-[...15 lines deleted...]
-      <c r="J7" s="3" t="inlineStr">
+      <c r="F6" s="3"/>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
         <is>
           <t>Gany Med</t>
         </is>
       </c>
-      <c r="K7" s="3"/>
-[...87 lines deleted...]
-      <c r="A9" s="3" t="inlineStr">
+      <c r="K6" s="3"/>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M6" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Dr. Korber Heimo
 Schubertstraße 2
 8720</t>
         </is>
       </c>
-      <c r="B9" s="3" t="inlineStr">
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Murtal
 </t>
         </is>
       </c>
-      <c r="C9" s="3" t="inlineStr">
+      <c r="C7" s="3" t="inlineStr">
         <is>
           <t>heimokorber@gmail.com</t>
         </is>
       </c>
-      <c r="D9" s="3" t="inlineStr">
+      <c r="D7" s="3" t="inlineStr">
         <is>
           <t> 06644298339</t>
         </is>
       </c>
-      <c r="E9" s="3" t="inlineStr">
+      <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F9" s="3"/>
-[...15 lines deleted...]
-      <c r="J9" s="3" t="inlineStr">
+      <c r="F7" s="3"/>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J7" s="3" t="inlineStr">
         <is>
           <t>Ganymed</t>
         </is>
       </c>
-      <c r="K9" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
         <is>
           <t>ab Oktober 2026 wochen- und tageweise</t>
         </is>
       </c>
-      <c r="L9" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A10" s="3" t="inlineStr">
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M7" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>PD Dr. Lerchbaum Elisabeth
 Pensionsweg 6
 8043 Graz</t>
         </is>
       </c>
-      <c r="B10" s="3" t="inlineStr">
+      <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Graz
 </t>
         </is>
       </c>
-      <c r="C10" s="3" t="inlineStr">
+      <c r="C8" s="3" t="inlineStr">
         <is>
           <t>elerchbaum@gmail.com</t>
         </is>
       </c>
-      <c r="D10" s="3" t="inlineStr">
+      <c r="D8" s="3" t="inlineStr">
         <is>
           <t> 06502260584</t>
         </is>
       </c>
-      <c r="E10" s="3" t="inlineStr">
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin
 Innere Medizin und Endokrinologie u. Diabetologie
 </t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Ernährungsmedizin
 </t>
         </is>
       </c>
-      <c r="G10" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J10" s="3" t="inlineStr">
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
         <is>
           <t>Logo Med von Vorteil</t>
         </is>
       </c>
-      <c r="K10" s="3" t="inlineStr">
+      <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Ab sofort, 1-2 Tage/Woche, ab Januar 2027 ggf. auch wochenweise</t>
         </is>
       </c>
-      <c r="L10" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A11" s="3" t="inlineStr">
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M8" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Dr. med. Lichtenberger Christa
 Linzerstr. 4
 4582 Spital am Pyhrn</t>
         </is>
       </c>
-      <c r="B11" s="3" t="inlineStr">
+      <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Liezen
 </t>
         </is>
       </c>
-      <c r="C11" s="3" t="inlineStr">
+      <c r="C9" s="3" t="inlineStr">
         <is>
           <t>ordination@dr-lichtenberger.at</t>
         </is>
       </c>
-      <c r="D11" s="3" t="inlineStr">
+      <c r="D9" s="3" t="inlineStr">
         <is>
           <t> 0756320683</t>
         </is>
       </c>
-      <c r="E11" s="3" t="inlineStr">
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F11" s="3" t="inlineStr">
+      <c r="F9" s="3" t="inlineStr">
         <is>
           <t>ÖÄK-Diplom Akupunktur
 </t>
         </is>
       </c>
-      <c r="G11" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J11" s="3" t="inlineStr">
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
         <is>
           <t>MEDSTAR</t>
         </is>
       </c>
-      <c r="K11" s="3" t="inlineStr">
+      <c r="K9" s="3" t="inlineStr">
         <is>
           <t>KW 42-44 2026</t>
         </is>
       </c>
-      <c r="L11" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A12" s="3" t="inlineStr">
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M9" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Lierzer Christopher
+Parkstraße 26
+Knittelfeld</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>Murtal
+</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
+        <is>
+          <t>info@dr-lierzer.at</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t> 066493144869</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>ganyMED</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>Ärztliche Vertretung gesucht – Knittelfeld (Steiermark)    Für unsere moderne, kollegial geführte Arztpraxis suchen wir tage- oder wochenweise ärztliche Vertretungen nach Vereinbarung.    Montag, Mittwoch und Freitag sind regulär zwei Ärzte gleichzeitig im Einsatz. Auch bei Vertretungen ist grundsätzlich vorgesehen, dass einer unserer drei Ärzte parallel anwesend ist – du arbeitest also in der Regel nicht alleine!    Wir freuen uns über eine unkomplizierte Kontaktaufnahme!    Arztpraxis im Grünen – Dr. Christopher Lierzer  Knittelfeld, Steiermark</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M10" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Dr. Mandl-Blaschon Iris
 Burggasse 3
 8750 Judenburg</t>
         </is>
       </c>
-      <c r="B12" s="3" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Murtal
 </t>
         </is>
       </c>
-      <c r="C12" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>i.ma@gmx.net</t>
         </is>
       </c>
-      <c r="D12" s="3" t="inlineStr">
+      <c r="D11" s="3" t="inlineStr">
         <is>
           <t> 06648226720</t>
         </is>
       </c>
-      <c r="E12" s="3" t="inlineStr">
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="F12" s="3"/>
-[...16 lines deleted...]
-      <c r="K12" s="3" t="inlineStr">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Mittwoch vormittags 8-12 Uhr wöchentlich</t>
         </is>
       </c>
-      <c r="L12" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M11" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Dr Michael Schrittwieser
 Hartberg 
 8230</t>
         </is>
       </c>
-      <c r="B13" s="3" t="inlineStr">
+      <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Hartberg-Fürstenfeld
 </t>
         </is>
       </c>
-      <c r="C13" s="3" t="inlineStr">
+      <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Schrittwieser.Michael@yahoo.com</t>
         </is>
       </c>
-      <c r="D13" s="3" t="inlineStr">
+      <c r="D12" s="3" t="inlineStr">
         <is>
           <t> 0333264151</t>
         </is>
       </c>
-      <c r="E13" s="3" t="inlineStr">
+      <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="F13" s="3"/>
-[...15 lines deleted...]
-      <c r="J13" s="3" t="inlineStr">
+      <c r="F12" s="3"/>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J12" s="3" t="inlineStr">
         <is>
           <t>Innomed</t>
         </is>
       </c>
-      <c r="K13" s="3" t="inlineStr">
+      <c r="K12" s="3" t="inlineStr">
         <is>
           <t>Nach Vereinbarung </t>
         </is>
       </c>
-      <c r="L13" s="3" t="inlineStr">
-[...156 lines deleted...]
-      <c r="A16" s="3" t="inlineStr">
+      <c r="L12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M12" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>ENDO Institut Weiz Dr Pavek Jörg
 Hans Sutter Gasse 3
 8160</t>
         </is>
       </c>
-      <c r="B16" s="3" t="inlineStr">
+      <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C16" s="3" t="inlineStr">
+      <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Weiz</t>
         </is>
       </c>
-      <c r="D16" s="3" t="inlineStr">
+      <c r="D13" s="3" t="inlineStr">
         <is>
           <t> 06645241471</t>
         </is>
       </c>
-      <c r="E16" s="3" t="inlineStr">
+      <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Gastroenterologie und Hepatologie
 </t>
         </is>
       </c>
-      <c r="F16" s="3"/>
-[...15 lines deleted...]
-      <c r="J16" s="3" t="inlineStr">
+      <c r="F13" s="3"/>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr">
         <is>
           <t>GANYMED, aber nicht zwingend erforderlich zu kennen</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
+      <c r="K13" s="3" t="inlineStr">
         <is>
           <t>Fix-Anstellungen werden angeboten im Endo-Institut Weiz (Gastroskopien- und Coloskkopien) für Chirurg/innen und Internist/innen mit guter Erfahrung mit endoskopischen Untersuchungen :)</t>
         </is>
       </c>
-      <c r="L16" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A17" s="3" t="inlineStr">
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M13" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Dr Pavek Jörg
 Marburgerstraße 29
 Weiz</t>
         </is>
       </c>
-      <c r="B17" s="3" t="inlineStr">
+      <c r="B14" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C17" s="3" t="inlineStr">
+      <c r="C14" s="3" t="inlineStr">
         <is>
           <t>j.pavek@interne-pavek.at</t>
         </is>
       </c>
-      <c r="D17" s="3" t="inlineStr">
+      <c r="D14" s="3" t="inlineStr">
         <is>
           <t> 06645241471</t>
         </is>
       </c>
-      <c r="E17" s="3" t="inlineStr">
+      <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Gastroenterologie und Hepatologie
 </t>
         </is>
       </c>
-      <c r="F17" s="3"/>
-[...15 lines deleted...]
-      <c r="J17" s="3" t="inlineStr">
+      <c r="F14" s="3"/>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr">
         <is>
           <t>Wir benutzen GANYMED, Kenntnisse aber nicht zwingend erforderlich </t>
         </is>
       </c>
-      <c r="K17" s="3" t="inlineStr">
+      <c r="K14" s="3" t="inlineStr">
         <is>
           <t>Anstellung für jede Stunenanzahl nach Vereinbarung im geplanten ENDO Institut Weiz</t>
         </is>
       </c>
-      <c r="L17" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A18" s="3" t="inlineStr">
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M14" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Dr Pavek Jörg
 Marburgerstraße 29
 Weiz</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
+      <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="C18" s="3" t="inlineStr">
+      <c r="C15" s="3" t="inlineStr">
         <is>
           <t>j.pavek@interne-pavek.at</t>
         </is>
       </c>
-      <c r="D18" s="3" t="inlineStr">
+      <c r="D15" s="3" t="inlineStr">
         <is>
           <t> 06645241471</t>
         </is>
       </c>
-      <c r="E18" s="3" t="inlineStr">
+      <c r="E15" s="3" t="inlineStr">
         <is>
           <t>Innere Medizin und Endokrinologie u. Diabetologie
 Innere Medizin und Gastroenterologie und Hepatologie
 Innere Medizin und Kardiologie
 Innere Medizin und Nephrologie
 Innere Medizin und Pneumologie
 </t>
         </is>
       </c>
-      <c r="F18" s="3"/>
-[...15 lines deleted...]
-      <c r="J18" s="3" t="inlineStr">
+      <c r="F15" s="3"/>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
         <is>
           <t>GANYMED- Abern natürlich nicht zwingend nötig</t>
         </is>
       </c>
-      <c r="K18" s="3" t="inlineStr">
+      <c r="K15" s="3" t="inlineStr">
         <is>
           <t>Tage, Wochenweise oder als Fixanstellung im geplanten ENDOSKOPIE-Institut Weiz</t>
         </is>
       </c>
-      <c r="L18" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A19" s="3" t="inlineStr">
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M15" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Dr. Phillipp Bettina
 Sailergasse 14
 8430 Leibnitz</t>
         </is>
       </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>Leibnitz
+</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>bettina.phillipp@gmx.net</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t> 00436763547584</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>Innere Medizin
+</t>
+        </is>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="M16" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>- Dr. med. univ. Raith Christian -
+Mühlgasse 17
+A-8085 Köflach</t>
+        </is>
+      </c>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>Voitsberg
+</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>chraith@gmx.net</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t> 06644030917</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>ÖÄK-Diplom Notarzt
+</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
+          <t>GanyMed</t>
+        </is>
+      </c>
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>15.2.–20.2.2027
+19.7.-23.7.2027</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M17" s="3" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>Schließleder Gernot
+Kärntnerstraße 9
+8580 Köflach</t>
+        </is>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>Voitsberg
+</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>jobs@augenzentrum-koeflach.at</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr">
+        <is>
+          <t> 03144-3150</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>Augenheilkunde und Optometrie
+</t>
+        </is>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="J18" s="3" t="inlineStr">
+        <is>
+          <t>Lobmaier</t>
+        </is>
+      </c>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
+          <t>Gelegentliche Vertretungen oder auch eine fixe Anstellung wären möglich. www.augenzentrum-koeflach.at</t>
+        </is>
+      </c>
+      <c r="L18" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="M18" s="3" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>Schrittwieser Michael
+Ressavarstraße 2
+8230 Hartberg</t>
+        </is>
+      </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Leibnitz
+          <t>Hartberg-Fürstenfeld
 </t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>bettina.phillipp@gmx.net</t>
+          <t>schrittwieser.michael@yahoo.com</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
-          <t> 00436763547584</t>
+          <t> 0333264151</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
-          <t>Innere Medizin
-[...3 lines deleted...]
-      <c r="F19" s="3"/>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>Zertifikat Arbeitsmedizin
+</t>
+        </is>
+      </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
           <t>Nein</t>
         </is>
       </c>
       <c r="I19" s="3" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
       <c r="M19" s="3" t="inlineStr">
-        <is>
-[...265 lines deleted...]
-      <c r="M23" s="3" t="inlineStr">
         <is>
           <t>Ja</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">