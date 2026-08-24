--- v0 (2026-06-30)
+++ v1 (2026-08-24)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
@@ -196,1334 +196,1046 @@
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Telefon</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>Beschreibung</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>Wochenstunden</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>Mindestgrundgehalt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Mag. Dr. Baumschlager Daniel
-[...1 lines deleted...]
-8940 Liezen</t>
+          <t>Dr. Danilko Lukas
+Flurgasse 4E
+8501 Lieboch</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>Psychiatrie u. Psychotherapeutische Medizin
+          <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Leoben
-[...1 lines deleted...]
-Murtal
+          <t>Deutschlandsberg
+Graz-Umgebung
 </t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
-OrdinationsgehilfInnen ohne Kursabschluss
-[...1 lines deleted...]
-SekretärInnen
 </t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>daniel.baumschlager@public-files.de</t>
+          <t>augenarzt.lieboch.graz@gmail.com</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t> +43(03612)90316</t>
+          <t> 03136 61860</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Wir suchen zur Verstärkung unseres Teams eine Ordinationsassistenz im Ausmaß von 31,5 Wochenstunden.
-[...15 lines deleted...]
-Wir freuen uns auf Ihre Bewerbung - bevorzugt per Post oder persönlich abgegeben an die Ordinationsadresse.</t>
+          <t>Die Wahlarzt-Ordination für Augenheilkunde in Lieboch sucht zur Erweiterung unseres Teams ab Mitte September eine engagierte Ordinationsassistentin bzw. einen Ordinationsassistenten.  Beschäftigungsausmaß: 6,5 Stunden pro Woche, verteilt auf 1 Arbeitstag  Gehalt: € 363,05 brutto pro Monat  (Das Gehalt liegt über dem kollektivvertraglich festgelegten Mindestlohn.)  Gerne auch Studentinnen und Studenten!    Ihre Aufgaben  Patientenannahme und -betreuung  Terminvereinbarung  Unterstützung im Ordinationsablauf  Bedienung verschiedener Geräte für Voruntersuchungen  Ihr Profil  Freundliches und höfliches Auftreten  Freude am Umgang mit Patientinnen und Patienten  Sicherer Umgang mit EDV-Programmen  Interesse und Geschick im Umgang mit technischen Geräten  Zuverlässige und selbstständige Arbeitsweise    Der Wochentag bzw. die genaue Arbeitszeit kann nach Möglichkeit flexibel vereinbart werden.  Haben Sie Interesse? Wir freuen uns auf Ihre Kontaktaufnahme!  </t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>6</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>siehe Text</t>
+          <t>363,05 brutto/Monat</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Dr. Golestani Marjaneh
-[...1 lines deleted...]
-8010 Graz</t>
+          <t>Dr. Greimel Andreas
+Halbenrain 140
+8492 Halbenrain</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Graz - Jakomini
+          <t>Südoststeiermark
 </t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
-          <t>ordination.g@gmx.at</t>
+          <t>office@praxis-greimel.at</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t> 0316-821188</t>
+          <t> +43(03476)2848</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
-          <t>Anforderungen: * Abgeschlossene Ausbildung zur Ordinationsassistenz * Berufserfahrung von Vorteil * Gute Deutschkenntnisse in Wort und Schrift zur optimalen Betreuung unserer Patient_innen * Freundlichkeit und Kompetenz am Telefon * Vielseitigkeit und schnelle Auffassungsgabe * Sehr gute Computerkenntnisse * Zuverlässige und teamfähige Arbeitsweise</t>
+          <t>Zur Verstärkung unseres freundlichen Teams suchen wir eine engagierte Ordinationsgehilfin / einen Ordinationsgehilfen.
+Zu Ihren Aufgaben zählen sowohl medizinische Tätigkeiten (z. B. Patientenbetreuung, Blutabnahmen, EKG, Assistenz bei Untersuchungen) als auch administrative Arbeiten (Empfang, Terminvergabe, Telefon, Dokumentation und organisatorische Aufgaben).
+Vorerfahrung im Ordinations- oder Gesundheitsbereich ist erwünscht. Wir freuen uns auf eine zuverlässige, freundliche und teamfähige Persönlichkeit mit Freude am Umgang mit Menschen.
+</t>
         </is>
       </c>
       <c r="H3" s="3" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>35</t>
         </is>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
-          <t>über KV, nach Vereinbarung</t>
+          <t>verhandelbar</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
-        <is>
-[...167 lines deleted...]
-      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Dr. Grinschgl Isabella
 Grazer Vorstadt 14a
 8570 Voitsberg</t>
         </is>
       </c>
-      <c r="B7" s="3" t="inlineStr">
+      <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Psychiatrie u. Psychotherapeutische Medizin
 </t>
         </is>
       </c>
-      <c r="C7" s="3" t="inlineStr">
+      <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Voitsberg
 </t>
         </is>
       </c>
-      <c r="D7" s="3" t="inlineStr">
+      <c r="D4" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen ohne Kursabschluss
 Schreibkräfte
 SekretärInnen
 Sonstiges
 </t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
+      <c r="E4" s="3" t="inlineStr">
         <is>
           <t>ordination@isabellagrinschgl.at</t>
         </is>
       </c>
-      <c r="F7" s="3" t="inlineStr">
+      <c r="F4" s="3" t="inlineStr">
         <is>
           <t>  43(0676)3726733</t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr">
+      <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Wir suchen für Mo und Mi von 12 bis 16 Uhr eine helfende Hand für die Anmeldung! Anstellung ab sofort </t>
         </is>
       </c>
-      <c r="H7" s="3" t="inlineStr">
+      <c r="H4" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="I7" s="3" t="inlineStr">
+      <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Geringfügig </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Dr. Grinschgl Isabella
 Grazer Vorstadt 14a
 8570 Voitsberg</t>
         </is>
       </c>
-      <c r="B8" s="3" t="inlineStr">
+      <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Psychiatrie u. Psychotherapeutische Medizin
 </t>
         </is>
       </c>
-      <c r="C8" s="3" t="inlineStr">
+      <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Voitsberg
 </t>
         </is>
       </c>
-      <c r="D8" s="3" t="inlineStr">
+      <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Sonstiges
 </t>
         </is>
       </c>
-      <c r="E8" s="3" t="inlineStr">
+      <c r="E5" s="3" t="inlineStr">
         <is>
           <t>isabella.grinschgl@gmail.com</t>
         </is>
       </c>
-      <c r="F8" s="3" t="inlineStr">
+      <c r="F5" s="3" t="inlineStr">
         <is>
           <t> +43(0676)3726733</t>
         </is>
       </c>
-      <c r="G8" s="3" t="inlineStr">
+      <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Suche klin.Psychologe/innen oder Psychotherapeuten/innen für kooperative Zusammenarbeit auf selbstständiger Basis. 
 </t>
         </is>
       </c>
-      <c r="H8" s="3" t="inlineStr">
+      <c r="H5" s="3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I8" s="3" t="inlineStr">
+      <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Nach Vereinbarung </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-[...52 lines deleted...]
-      <c r="A10" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Dr. Guttmann Alfred
 Roseggerstraße 15
 8700 Leoben</t>
         </is>
       </c>
-      <c r="B10" s="3" t="inlineStr">
+      <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Urologie
 </t>
         </is>
       </c>
-      <c r="C10" s="3" t="inlineStr">
+      <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="D10" s="3" t="inlineStr">
+      <c r="D6" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E10" s="3" t="inlineStr">
+      <c r="E6" s="3" t="inlineStr">
         <is>
           <t>alfred.guttmann@gmx.at</t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
+      <c r="F6" s="3" t="inlineStr">
         <is>
           <t> +43(3842)45666</t>
         </is>
       </c>
-      <c r="G10" s="3" t="inlineStr">
+      <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Wir sind ein junges dynamisches Team einer urologischen Kassenarztpraxis und suchen eine freundliche Kollegin zur Unterstützung ab sofort.  Eine abgeschlossene Ausbildung ist von Vorteil, die Bezahlung erfolgt lt. Kollektiv, jedoch mit deutlicher Überbezahlung   </t>
         </is>
       </c>
-      <c r="H10" s="3" t="inlineStr">
+      <c r="H6" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="I10" s="3" t="inlineStr">
+      <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Über Kollektiv</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-[...63 lines deleted...]
-      <c r="D12" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Hesse Rainer
+Schlögelgasse 3
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>Augenheilkunde und Optometrie
+</t>
+        </is>
+      </c>
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>Graz - Innere Stadt
+Graz - St. Leonhard
+</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
-</t>
-[...40 lines deleted...]
-      <c r="A13" s="3" t="inlineStr">
+OrdinationsgehilfInnen ohne Kursabschluss
+</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
+          <t>Ordination@augenarzt-hesse.at</t>
+        </is>
+      </c>
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t> +43(0316)818383</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen eine motivierte Ordinationsassistentin in einer Wahlarztordination im Zentrum von Graz. Beginn ab Oktober 2026. Bis auf Freundlichkeit und guten Umgang mit Menschen, keine Vorkenntnisse unbedingt erforderlich. Bewerbung bitte an Ordination@augenarzt-hesse.at Wir freuen uns über Ihre Bewerbung!</t>
+        </is>
+      </c>
+      <c r="H7" s="3" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>1800 Brutto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Dr. Kleewein Thomas Walter
 Tobelbaderstraße 180
 8144 Haselsdorf-Tobelbad</t>
         </is>
       </c>
-      <c r="B13" s="3" t="inlineStr">
+      <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="C13" s="3" t="inlineStr">
+      <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 </t>
         </is>
       </c>
-      <c r="D13" s="3" t="inlineStr">
+      <c r="D8" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E13" s="3" t="inlineStr">
+      <c r="E8" s="3" t="inlineStr">
         <is>
           <t>thomas.kleewein@gmx.net</t>
         </is>
       </c>
-      <c r="F13" s="3" t="inlineStr">
+      <c r="F8" s="3" t="inlineStr">
         <is>
           <t> +43(03136)53937</t>
         </is>
       </c>
-      <c r="G13" s="3" t="inlineStr">
+      <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Stelle als Ordinationsmitarbeiterin  in Haselsdorf-Tobelbad in einer gut eingesessenen Praxis für Allgemeinmedizin sucht eine verlässliche Mitarbeiterin ab sofort.</t>
         </is>
       </c>
-      <c r="H13" s="3" t="inlineStr">
+      <c r="H8" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="I13" s="3" t="inlineStr">
+      <c r="I8" s="3" t="inlineStr">
         <is>
           <t>nach KV</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>MUDr. Kraus Peter
 Pischelsdorf 450
 8212 Pischelsdorf am Kulm</t>
         </is>
       </c>
-      <c r="B14" s="3" t="inlineStr">
+      <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="C14" s="3" t="inlineStr">
+      <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Weiz
 </t>
         </is>
       </c>
-      <c r="D14" s="3" t="inlineStr">
+      <c r="D9" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E14" s="3" t="inlineStr">
+      <c r="E9" s="3" t="inlineStr">
         <is>
           <t>ordination@drpeterkraus.at</t>
         </is>
       </c>
-      <c r="F14" s="3" t="inlineStr">
+      <c r="F9" s="3" t="inlineStr">
         <is>
           <t> 03113/20549</t>
         </is>
       </c>
-      <c r="G14" s="3"/>
-      <c r="H14" s="3" t="inlineStr">
+      <c r="G9" s="3"/>
+      <c r="H9" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="I14" s="3" t="inlineStr">
+      <c r="I9" s="3" t="inlineStr">
         <is>
           <t>1152,64 Euro</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...13 lines deleted...]
-      <c r="C15" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Kunasek Erika
+Niederschöckelstraße 118 c, Bleihütten,
+8044 Weinitzen</t>
+        </is>
+      </c>
+      <c r="B10" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
-</t>
-[...77 lines deleted...]
-      <c r="A17" s="3" t="inlineStr">
+Hartberg-Fürstenfeld
+Leibnitz
+Südoststeiermark
+Weiz
+</t>
+        </is>
+      </c>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>e.kunasek@gmail.com</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>  43(03132)2295</t>
+        </is>
+      </c>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>lt Vereinbarung</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Priv.-Doz. Dr. Mayer-Xanthaki Christoph
 Opernring 2
 8010 Graz</t>
         </is>
       </c>
-      <c r="B17" s="3" t="inlineStr">
+      <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Augenheilkunde und Optometrie
 </t>
         </is>
       </c>
-      <c r="C17" s="3" t="inlineStr">
+      <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Graz - Andritz
 Graz - Eggenberg
 Graz - Geidorf
 Graz - Gösting
 Graz - Gries
 Graz - Innere Stadt
 Graz - Jakomini
 Graz - Lend
 Graz - Liebenau
 Graz - Mariatrost
 Graz - Puntigam
 Graz - Ries-Ragnitz
 Graz - St. Leonhard
 Graz - St. Peter
 Graz - Straßgang
 Graz - Waltendorf
 Graz - Wetzelsdorf
 </t>
         </is>
       </c>
-      <c r="D17" s="3" t="inlineStr">
+      <c r="D11" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E17" s="3" t="inlineStr">
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>ordination@augenpraxismayer.at</t>
         </is>
       </c>
-      <c r="F17" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
         <is>
           <t> 0316 811707</t>
         </is>
       </c>
-      <c r="G17" s="3" t="inlineStr">
+      <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Ihre Aufgaben: Terminverwaltung und Patientenaufnahme Apparative Voruntersuchungen: selbständige Durchführung standardisierter augenärztlicher Voruntersuchungen (z.B. Autorefraktometer, Augeninnendruckmessung und Perimetrie) Schriftliche und telefonische Korrespondenz mit Patientinnen, Zuweisern und Kostenträgern Assistenz bei diagnostischen Untersuchungen Verwaltung von Befunden, Arztbriefen und Patientenakten Allgemeine Ordinations- und Büroorganisation Hygiene Qualitätsmanagement Ihr Profil: Abgeschlossene Ausbildung als Ordinationsassistentin oder vergleichbare medizinische Qualifikation, jedoch sind auch motivierte Neueinsteiger willkommen Freundliches und professionelles Auftreten gegenüber Patientinnen und Patienten Zuverlässigkeit, Diskretion und Teamfähigkeit Gute EDV-Kenntnisse (Ordinationssoftware, MS Office) Wir bieten: Angenehmes Arbeitsklima in einem kleinen, eingespielten Team Geregelte und planbare Arbeitszeiten Moderne Ordinationsausstattung Attraktive Überzahlung je nach Qualifikation und Erfahrung Zentraler Standort in Graz</t>
         </is>
       </c>
-      <c r="H17" s="3" t="inlineStr">
+      <c r="H11" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="I17" s="3" t="inlineStr">
+      <c r="I11" s="3" t="inlineStr">
         <is>
           <t>Gemäß KV für Arztordinationen; Überzahlung je nach Qualifikation</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Dr. Nordberg Gudrun
 Gratweinerstraße 17
 8111 Gratwein-Straßengel</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
+      <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Kinder- und Jugendheilkunde
 </t>
         </is>
       </c>
-      <c r="C18" s="3" t="inlineStr">
+      <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 </t>
         </is>
       </c>
-      <c r="D18" s="3" t="inlineStr">
+      <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Angestellte des gehobenen Dienstes lt. GuK-AV
 Angestellte des gehobenen medizinisch-technischen Dienstes
 OrdinationsgehilfInnen
 PflegehelferInnen
 </t>
         </is>
       </c>
-      <c r="E18" s="3" t="inlineStr">
+      <c r="E12" s="3" t="inlineStr">
         <is>
           <t>gudrun.nordberg@gmx.at</t>
         </is>
       </c>
-      <c r="F18" s="3" t="inlineStr">
+      <c r="F12" s="3" t="inlineStr">
         <is>
           <t>  43(03124)22346</t>
         </is>
       </c>
-      <c r="G18" s="3" t="inlineStr">
+      <c r="G12" s="3" t="inlineStr">
         <is>
           <t>Zur Erweiterung unseres Teams suchen wir in unserer Kinderarztordination eine/n Ordinationsassistentin/DGKP. Wünschenswert: Dipl. Krankenpfleger/in oder diplom. Kinderkrankenpfleger/in Oder: Ausbildung zur Ordinationsassistentin /ten </t>
         </is>
       </c>
-      <c r="H18" s="3" t="inlineStr">
+      <c r="H12" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="I18" s="3" t="inlineStr">
+      <c r="I12" s="3" t="inlineStr">
         <is>
           <t>Über KV</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...2 lines deleted...]
-          <t>Dr. Parschè Ursula
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Parsché Ursula
 Aflenz Kurort 428
 8623 Aflenz</t>
         </is>
       </c>
-      <c r="B19" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="C19" s="3" t="inlineStr">
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Bruck-Mürzzuschlag
 Leoben
 </t>
         </is>
       </c>
-      <c r="D19" s="3" t="inlineStr">
+      <c r="D13" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 OrdinationsgehilfInnen ohne Kursabschluss
 </t>
         </is>
       </c>
-      <c r="E19" s="3" t="inlineStr">
+      <c r="E13" s="3" t="inlineStr">
         <is>
           <t>ursulaparsche@aon.at</t>
         </is>
       </c>
-      <c r="F19" s="3" t="inlineStr">
+      <c r="F13" s="3" t="inlineStr">
         <is>
           <t> 0664 1445171</t>
         </is>
       </c>
-      <c r="G19" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="I19" s="3" t="inlineStr">
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistentin und Ordinationshilfe für Allgemeinpraxis in Aflenz gesucht.  Überdurchschnittliche Bezahlung , kurze Arbeitswoche ( 3 ½ Tage)-langes Wochenende.  </t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Überdurchschnittliche Bezahlung</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...7 lines deleted...]
-      <c r="B20" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Parsché Ursula
+Aflenz Kurort 24
+8623 Aflenz</t>
+        </is>
+      </c>
+      <c r="B14" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="C20" s="3" t="inlineStr">
-[...22 lines deleted...]
-      <c r="H20" s="3" t="inlineStr">
+      <c r="C14" s="3" t="inlineStr">
+        <is>
+          <t>Bruck-Mürzzuschlag
+</t>
+        </is>
+      </c>
+      <c r="D14" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>ursulaparsche@aon.at</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t> +43(03861)3333</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistentin , Empfang,EKG schreiben, Impfungen und Injektionen vorbereiten,..
+4-Tage Woche, Arbeitszeit ca. 30 Std.
+Überzahlung bei entsprechender Qualifikation</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>verhandelbar</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Pfeiffer Susanne , BSc
+Schanzelgasse 22/1
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
+        <is>
+          <t>Lungenkrankheiten
+</t>
+        </is>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>Weiz
+Graz - Andritz
+Graz - Geidorf
+Graz - Innere Stadt
+Graz - Mariatrost
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
+Graz - St. Peter
+Graz - Waltendorf
+</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t>LaborgehilfInnen
+OrdinationsgehilfInnen
+SekretärInnen
+</t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>dr.pfeiffer@praxis-schanzelgasse.at</t>
+        </is>
+      </c>
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t> +43(0316)386080</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen Verstaerkung (m/w/d) fuer unsere Wahlarztordination fuer Lungenheilkunde ab sofort in Graz und ab 10/26 auch in Weiz. 
+Wichtig ist uns ein offener, freundlicher und wertschaetzender Umgang! Zu den Aufgaben zaehlen Administration, Terminvereinbarung, Dokumentation und/oder die selbstaendige Durchfuehrung unter anderem von Lungenfunktionen, Allergietests und kapillaerer Blutabnahmen. Berufserfahrung bzw. ein absolvierter Ordinationskurs ist von Vorteil, jedoch nicht zwingend erforderlich. Das Anstellungsausmass betraegt 10-20 Wochenstunden. Die Entlohnung ist abhaengig von der Qualifikation, mit Bereitschaft zur Ueberbezahlung (laut Kollektivvertrag fuer Angestellte in Ordinationen, Stand 01.12.2025: Berufsgruppe 1, KV-Mindestgrundgehalt von monatlich EUR 1.811 brutto auf Basis einer Vollzeitbeschaeftigung – Anpassung je nach aktuell gueltigem Kollektivvertrag). Wir freuen uns auf Ihre Ihre Bewerbung!</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>EUR 1.811 brutto (auf Basis Vollzeit, Berufsgruppe 1, 1. Berufsjahr))</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Straubinger Helmut
+Andreas-Leykam-Platz 1
+8101 Gratkorn</t>
+        </is>
+      </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>Lungenkrankheiten
+</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>Graz-Umgebung
+</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+Angestellte des gehobenen medizinisch-technischen Dienstes
+Angestellte des medizinisch-technischen Fachdienstes
+OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>office@lunge-gratkorn.at</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t> +43(03124)25444</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>Durchführung von Lungenfunktionen,Blutgasanalysen,Allergietests</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="I20" s="3" t="inlineStr">
-[...65 lines deleted...]
-Hasnerplatz 3
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>Lt Kages Schema</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Wohlfart Christina
+Waltendorfer Hauptstr 31a/EG/4
 8010 Graz</t>
         </is>
       </c>
-      <c r="B22" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="C22" s="3" t="inlineStr">
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>Augenheilkunde und Optometrie
+</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>Graz - Andritz
+Graz - Geidorf
+Graz - Gösting
+Graz - Gries
+Graz - Innere Stadt
+Graz - Lend
+Graz - Liebenau
+Graz - Mariatrost
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
+Graz - St. Peter
+Graz - Waltendorf
+</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t>Schreibkräfte
+</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>christina.wohlfart@icloud.com</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t> 069911170277</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>Augen-Wahlarztordination sucht zur Verstärkung unseres Teams ab sofort eine Assistentin für 30 Stunden. Freude am Umgang mit Menschen, EDV Kenntnisse und ausreichende Deutsch- und Englischkenntnisse werden vorausgesetzt. Erfahrung im Umgang mit Kindern oder im Gesundheitsbereich sind von Vorteil. Aufgaben: - Administrative Tätigkeiten - Terminvereinbarungen - Voruntersuchungen der Patientinnen. Quereinsteigerinnen sind willkommen! - Bei Interesse bewerben Sie sich bitte bei Frau Dr. Wohlfart unter christina.wohlfart(at)icloud.com </t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>über KV, je nach Qualifikation</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Woltsche Almut
+Münzgrabenstraße 84a
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinchirurgie und Gefäßchirurgie
+</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Graz - Andritz
 Graz - Eggenberg
 Graz - Geidorf
 Graz - Gösting
 Graz - Gries
 Graz - Innere Stadt
 Graz - Jakomini
 Graz - Lend
 Graz - Liebenau
 Graz - Mariatrost
 Graz - Puntigam
 Graz - Ries-Ragnitz
 Graz - St. Leonhard
 Graz - St. Peter
 Graz - Straßgang
 Graz - Waltendorf
 Graz - Wetzelsdorf
 </t>
         </is>
       </c>
-      <c r="D22" s="3" t="inlineStr">
+      <c r="D18" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 OrdinationsgehilfInnen ohne Kursabschluss
 </t>
         </is>
       </c>
-      <c r="E22" s="3" t="inlineStr">
-[...93 lines deleted...]
-      <c r="H23" s="3" t="inlineStr">
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>almut@woltsche-gyn.at</t>
+        </is>
+      </c>
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>  43(0316)341222</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>Ordinationsassistent:in (m/w/d) – Gynäkologie im Messequartier Teilzeit (20 Stunden) | Graz Wir sind eine moderne gynäkologische Kassenordination im Grazer Messequartier. In unserem kleinen, familiären Team legen wir großen Wert auf eine herzliche Betreuung unserer Patientinnen und ein wertschätzendes Miteinander. Zur Verstärkung suchen wir ab sofort eine engagierte Persönlichkeit mit abgeschlossener Ausbildung. Ihre Aufgaben bei uns: •	Herzstück der Kommunikation: Erster Kontakt für unsere Patientinnen an der Rezeption und am Telefon. •	Administrative Organisation: Terminmanagement und allgemeine Verwaltungstätigkeiten. •	Medizinische Assistenz: Durchführung kleinerer Laboranalysen (z.B. Harnanalyse). •	Schwerpunkt Schwangerenbetreuung: Vorbereitung und Mitwirkung beim Ausfüllen des Mutter-Kind-Passes sowie das eigenständige Anlegen von CTGs. •	Beratung: Empathische Begleitung und Information unserer Patientinnen im direkten Gespräch. Was Sie mitbringen: •	Qualifikation: Eine erfolgreich abgeschlossene Ausbildung zur/zum Ordinationsassistent:in (gesetzlich vorgeschrieben). •	Persönlichkeit: Freude an der Arbeit mit Frauen und werdenden Müttern, Empathie und ein freundliches Auftreten. •	Arbeitsweise: Zuverlässigkeit, Teamgeist und eine strukturierte Arbeitsweise (auch wenn es mal trubelig ist). •	Sprache: Sehr gute Deutschkenntnisse für die Kommunikation und Dokumentation. Was wir Ihnen bieten: •	Work-Life-Balance: Überdurchschnittlich Urlaub pro Jahr für Ihre Erholung 6 Wochen •	Arbeitsumfeld: Ein kleines, eingespieltes Team und ein moderner Arbeitsplatz im Messequartier mit sehr guter öffentlicher Erreichbarkeit. •	Sicherheit: Eine langfristige Anstellung in einer etablierten Kassenordination. •	Bezahlung: Die Entlohnung erfolgt auf Basis des geltenden Kollektivvertrags für Arztassistent:innen (mit Bereitschaft zur Überzahlung je nach konkreter Qualifikation und Erfahrung). </t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="I23" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A24" s="3" t="inlineStr">
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>1.825,00 EUR brutto pro Monat auf Basis Vollzeitbeschäftigung. Bereitschaft zur Überzahlung.</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Zankl-Haage Gundula
 Max Tendlerstrasse 24
 Leoben, 8700</t>
         </is>
       </c>
-      <c r="B24" s="3" t="inlineStr">
+      <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Lungenkrankheiten
 </t>
         </is>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="D24" s="3" t="inlineStr">
+      <c r="D19" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E24" s="3" t="inlineStr">
+      <c r="E19" s="3" t="inlineStr">
         <is>
           <t>dr.zankl-haage@lunge-leoben.at</t>
         </is>
       </c>
-      <c r="F24" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I24" s="3" t="inlineStr">
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t> 03842 46197</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen zur Verstärkung unseres Teams eine freundliche und engagierte Teilzeitkraft( ca 25-35 Stunden/ Woche). Eine abgeschlossene Ausbildung ist von Vorteil. Entlohnung lt Kollektiv mit deutl. Überbezahlung.</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
         <is>
           <t>lt Kollektiv + Überbezahlung</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">