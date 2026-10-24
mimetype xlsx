--- v1 (2026-08-24)
+++ v2 (2026-10-24)
@@ -127,51 +127,51 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="70"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Anschrift</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
@@ -196,1046 +196,803 @@
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>Telefon</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>Beschreibung</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>Wochenstunden</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>Mindestgrundgehalt</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Dr. Danilko Lukas
-[...1 lines deleted...]
-8501 Lieboch</t>
+          <t>Dr. Graf Sissy
+St. Peter Hauptstraße 35f/3
+8042 Graz</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
-          <t>Augenheilkunde und Optometrie
+          <t>Frauenheilkunde und Geburtshilfe
 </t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Deutschlandsberg
-Graz-Umgebung
+          <t>Graz - St. Peter
 </t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
-          <t>OrdinationsgehilfInnen
+          <t>Angestellte des medizinisch-technischen Fachdienstes
+OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>augenarzt.lieboch.graz@gmail.com</t>
+          <t>gsissy@gmx.at</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t> 03136 61860</t>
+          <t>  43(0664)9636881</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Die Wahlarzt-Ordination für Augenheilkunde in Lieboch sucht zur Erweiterung unseres Teams ab Mitte September eine engagierte Ordinationsassistentin bzw. einen Ordinationsassistenten.  Beschäftigungsausmaß: 6,5 Stunden pro Woche, verteilt auf 1 Arbeitstag  Gehalt: € 363,05 brutto pro Monat  (Das Gehalt liegt über dem kollektivvertraglich festgelegten Mindestlohn.)  Gerne auch Studentinnen und Studenten!    Ihre Aufgaben  Patientenannahme und -betreuung  Terminvereinbarung  Unterstützung im Ordinationsablauf  Bedienung verschiedener Geräte für Voruntersuchungen  Ihr Profil  Freundliches und höfliches Auftreten  Freude am Umgang mit Patientinnen und Patienten  Sicherer Umgang mit EDV-Programmen  Interesse und Geschick im Umgang mit technischen Geräten  Zuverlässige und selbstständige Arbeitsweise    Der Wochentag bzw. die genaue Arbeitszeit kann nach Möglichkeit flexibel vereinbart werden.  Haben Sie Interesse? Wir freuen uns auf Ihre Kontaktaufnahme!  </t>
+          <t>Ich eröffne im Dezember eine Kassenordination für Gynäkologie &amp; Geburtshilfe in Graz St. Peter und suche eine kompetente, freundliche Ordinationsassistenz im Ausmaß von 25-30 Wochenstunden.
+Bei Interesse, bitte ich um Zusendung der Bewerbungsunterlagen an meine Mailadresse: gsissy@gmx.at.
+</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>363,05 brutto/Monat</t>
+          <t>überdurchschnittlich </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Graf Sissy
+Ziegelstraße 82/6
+8045 Graz-Andritz</t>
+        </is>
+      </c>
+      <c r="B3" s="3" t="inlineStr">
+        <is>
+          <t>Frauenheilkunde und Geburtshilfe
+</t>
+        </is>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3" t="inlineStr">
+        <is>
+          <t>gsissy@gmx.at</t>
+        </is>
+      </c>
+      <c r="F3" s="3" t="inlineStr">
+        <is>
+          <t> 0316475612</t>
+        </is>
+      </c>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I3" s="3" t="inlineStr">
+        <is>
+          <t>Überdurchschnittlich </t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Dr. Greimel Andreas
 Halbenrain 140
 8492 Halbenrain</t>
         </is>
       </c>
-      <c r="B3" s="3" t="inlineStr">
+      <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin und Familienmedizin
 </t>
         </is>
       </c>
-      <c r="C3" s="3" t="inlineStr">
+      <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Südoststeiermark
 </t>
         </is>
       </c>
-      <c r="D3" s="3" t="inlineStr">
+      <c r="D4" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E3" s="3" t="inlineStr">
+      <c r="E4" s="3" t="inlineStr">
         <is>
           <t>office@praxis-greimel.at</t>
         </is>
       </c>
-      <c r="F3" s="3" t="inlineStr">
+      <c r="F4" s="3" t="inlineStr">
         <is>
           <t> +43(03476)2848</t>
         </is>
       </c>
-      <c r="G3" s="3" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I3" s="3" t="inlineStr">
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Zur Verstärkung unseres freundlichen Teams suchen wir eine engagierte Ordinationsgehilfin / einen Ordinationsgehilfen.  Zu Ihren Aufgaben zählen sowohl medizinische Tätigkeiten (z. B. Patientenbetreuung, Blutabnahmen, EKG, Assistenz bei Untersuchungen) als auch administrative Arbeiten (Empfang, Terminvergabe, Telefon, Dokumentation und organisatorische Aufgaben).  Vorerfahrung im Ordinations- oder Gesundheitsbereich ist erwünscht. Wir freuen uns auf eine zuverlässige, freundliche und teamfähige Persönlichkeit mit Freude am Umgang mit Menschen.  </t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
         <is>
           <t>verhandelbar</t>
-        </is>
-[...53 lines deleted...]
-          <t>Geringfügig </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
-        <is>
-[...51 lines deleted...]
-      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Dr. Guttmann Alfred
 Roseggerstraße 15
 8700 Leoben</t>
         </is>
       </c>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>Urologie
+</t>
+        </is>
+      </c>
+      <c r="C5" s="3" t="inlineStr">
+        <is>
+          <t>Leoben
+</t>
+        </is>
+      </c>
+      <c r="D5" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>alfred.guttmann@gmx.at</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t> +43(3842)45666</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>Wir sind ein junges dynamisches Team einer urologischen Kassenarztpraxis und suchen eine freundliche Kollegin zur Unterstützung ab sofort.  Eine abgeschlossene Ausbildung ist von Vorteil, die Bezahlung erfolgt lt. Kollektiv, jedoch mit deutlicher Überbezahlung   </t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>Über Kollektiv</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Kahofer Peter
+Sailergasse 14 / 1. Stock
+8430 Leibnitz</t>
+        </is>
+      </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>Urologie
+          <t>Allgemeinchirurgie und Gefäßchirurgie
 </t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Leoben
+          <t>Leibnitz
+Südoststeiermark
 </t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>alfred.guttmann@gmx.at</t>
+          <t>hautarzt@kahofer-derm.at</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t> +43(3842)45666</t>
+          <t>  43(03452)86700</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
-          <t>Wir sind ein junges dynamisches Team einer urologischen Kassenarztpraxis und suchen eine freundliche Kollegin zur Unterstützung ab sofort.  Eine abgeschlossene Ausbildung ist von Vorteil, die Bezahlung erfolgt lt. Kollektiv, jedoch mit deutlicher Überbezahlung   </t>
+          <t>Ordinationsassistenz für administrative Tätigkeiten und Assistenz bei kleinen operativen Eingriffen/kosmetischen Behandlungen in dermatologischer/ästhetischer Praxis gesucht.</t>
         </is>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
-          <t>Über Kollektiv</t>
+          <t>Zahlung deutlich über Kollektiv</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>Dr. Hesse Rainer
-[...1 lines deleted...]
-8010 Graz</t>
+          <t>Dr. Kahofer Peter
+Sailergasse 14 / 1. Stock
+8430 Leibnitz</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>Augenheilkunde und Optometrie
+          <t>Haut- und Geschlechtskrankheiten
 </t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>Graz - Innere Stadt
-Graz - St. Leonhard
+          <t>Leibnitz
 </t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
-OrdinationsgehilfInnen ohne Kursabschluss
 </t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>Ordination@augenarzt-hesse.at</t>
+          <t>hautarzt@kahofer-derm.at</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t> +43(0316)818383</t>
+          <t>  43(03452)86700</t>
         </is>
       </c>
       <c r="G7" s="3" t="inlineStr">
         <is>
-          <t>Wir suchen eine motivierte Ordinationsassistentin in einer Wahlarztordination im Zentrum von Graz. Beginn ab Oktober 2026. Bis auf Freundlichkeit und guten Umgang mit Menschen, keine Vorkenntnisse unbedingt erforderlich. Bewerbung bitte an Ordination@augenarzt-hesse.at Wir freuen uns über Ihre Bewerbung!</t>
+          <t>Ordinationsgehilfe/in für Facharztpraxis 30Stunden /Woche, sofortigen Eintritt, Vorzugsweise mit Berufserfahrung bzw. Ordinationsgehilfinnenkurs. Gehalt 1818 Euro Brutto für 30 Stunden(deutlich über Kollektiv), je nach Berufserfahrung bzw Qualifikation weitere Überzahlung möglich </t>
         </is>
       </c>
       <c r="H7" s="3" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>30</t>
         </is>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
-          <t>1800 Brutto</t>
+          <t>1818</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>Dr. Kleewein Thomas Walter
-[...1 lines deleted...]
-8144 Haselsdorf-Tobelbad</t>
+          <t>Dr. Nordberg Gudrun
+Gratweinerstraße 17
+8111 Gratwein-Straßengel</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinmedizin
+          <t>Kinder- und Jugendheilkunde
 </t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
+Voitsberg
+Graz - Andritz
+Graz - Geidorf
+Graz - Gösting
+Graz - Innere Stadt
+Graz - Lend
+Graz - Mariatrost
+Graz - Ries-Ragnitz
+Graz - St. Leonhard
 </t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>OrdinationsgehilfInnen
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+Angestellte des gehobenen medizinisch-technischen Dienstes
+Angestellte des medizinisch-technischen Fachdienstes
+OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>thomas.kleewein@gmx.net</t>
+          <t>praxis@kinderarzt-nordberg.at</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t> +43(03136)53937</t>
+          <t>  43(03124)22346</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>Stelle als Ordinationsmitarbeiterin  in Haselsdorf-Tobelbad in einer gut eingesessenen Praxis für Allgemeinmedizin sucht eine verlässliche Mitarbeiterin ab sofort.</t>
+          <t>Wir suchen zur Verstärkung unseres Teams eine/n DGKP oder Ordinationsassistent/in für 20-30 h/ Woche in unserer Kinderarztordination in Gratwein/ Strassengel und freuen uns auf Ihre Bewerbung.   Ordination Dr.Gudrun Nordberg </t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>nach KV</t>
+          <t>Über KV Qualifikation </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>MUDr. Kraus Peter
-[...1 lines deleted...]
-8212 Pischelsdorf am Kulm</t>
+          <t>Dr. Ovcina Zinaida
+Conrad-von-Hötzendorf-Straße 1
+8010 Graz</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Allgemeinmedizin
 </t>
         </is>
       </c>
-      <c r="C9" s="3" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="C9" s="3"/>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>ordination@drpeterkraus.at</t>
+          <t>ordi.jakomini@gmail.com</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t> 03113/20549</t>
-[...2 lines deleted...]
-      <c r="G9" s="3"/>
+          <t> +43(0316)818081</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Suche eine engagierte Arztassistentin/Arztassistenten für folgende Aufgabengebiete:
+Medizinische Tätigkeiten: Patientenbetreuung, EKG, Assistenz bei Untersuchungen, Verbandswechsel, Blutabnahmen
+Administrative Tätigkeiten: Empfang, Terminvergabe, Telefon, Mails, Dokumentation, organisatorische Aufgaben, Bestellungen, Abrechnungen
+Erfahrung im Ordinations- oder Gesundheitsbereich ist erwünscht, sowie mit Logomed Arztsoftware.
+Wir freuen uns auf eine zuverlässige, freundliche und teamfähige Kollegin.</t>
+        </is>
+      </c>
       <c r="H9" s="3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>30</t>
         </is>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
-          <t>1152,64 Euro</t>
+          <t>lt. Kollektivvertrag + Überbezahlung </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>Dr. Kunasek Erika
-[...1 lines deleted...]
-8044 Weinitzen</t>
+          <t>Dr. Straubinger Helmut
+Andreas-Leykam-Platz 1
+8101 Gratkorn</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinmedizin und Familienmedizin
+          <t>Lungenkrankheiten
 </t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
-Hartberg-Fürstenfeld
-[...6 lines deleted...]
-      <c r="D10" s="3"/>
+</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+Angestellte des gehobenen medizinisch-technischen Dienstes
+Angestellte des medizinisch-technischen Fachdienstes
+OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>e.kunasek@gmail.com</t>
+          <t>office@lunge-gratkorn.at</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>  43(03132)2295</t>
-[...2 lines deleted...]
-      <c r="G10" s="3"/>
+          <t> +43(03124)25444</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Durchführung von Lungenfunktionen,Blutgasanalysen,Allergietests</t>
+        </is>
+      </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I10" s="3" t="inlineStr">
         <is>
-          <t>lt Vereinbarung</t>
+          <t>Lt Kages Schema</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>Priv.-Doz. Dr. Mayer-Xanthaki Christoph
-Opernring 2
+          <t>Dr. Tesar Heide
+Schönowitzstraße 18
+8700 Leoben</t>
+        </is>
+      </c>
+      <c r="B11" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin
+</t>
+        </is>
+      </c>
+      <c r="C11" s="3" t="inlineStr">
+        <is>
+          <t>Leoben
+</t>
+        </is>
+      </c>
+      <c r="D11" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
+        <is>
+          <t>ordination.leoben@dr-tesar.at</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t> +43(03842)81586</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>Ich suche eine engagierte,zuverlässliche Ordinationsassistenz.</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>Bezahlung über Kollektiv</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Wiedl Daniela
+Fröhlichgasse 27
 8010 Graz</t>
         </is>
       </c>
-      <c r="B11" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="C11" s="3" t="inlineStr">
+      <c r="B12" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinmedizin und Familienmedizin
+</t>
+        </is>
+      </c>
+      <c r="C12" s="3" t="inlineStr">
+        <is>
+          <t>Graz - Jakomini
+</t>
+        </is>
+      </c>
+      <c r="D12" s="3" t="inlineStr">
+        <is>
+          <t>OrdinationsgehilfInnen
+</t>
+        </is>
+      </c>
+      <c r="E12" s="3" t="inlineStr">
+        <is>
+          <t>ordination@wiedlmed.at</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr">
+        <is>
+          <t> +43681/20298001</t>
+        </is>
+      </c>
+      <c r="G12" s="3" t="inlineStr">
+        <is>
+          <t>Ich suche eine erfahrene Ordinationsassistenz für 30 Wochenstunden, die mit 02.11.2026 beginnen kann. 
+Ihr Aufgabengebiet: digitales Ordinationsmanagement ( Mitgestalten der Abläufe in einer modernen Ordination)  Patientenbetreuung: professioneller Empfang und Telefonmanagement in einem dynamischen Umfeld  medizinische Assistenz: Blutabnahmen, EKG und Unterstützung bei der Patientenversorgung  Was sie mitbringen: Abgeschlossene Ausbildung zur Ordinationsassistenz inkl. Blutabnahmen  Verlässlichkeit und Verantwortungsbewusstsein, Einschlägige Berufserfahrung, freundliche, belastbare Persönlichkeit.  Was ich biete:   langfristiger und sicherer Arbeitsplatz, neue moderne Ordination, ein herzliches Arbeitsumfeld und eine attraktive Überzahlung je nach Qualifikation und Berufserfahrung.  </t>
+        </is>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>lt. Kollektiv</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>Dr. Woltsche Almut
+Münzgrabenstraße 84a
+8010 Graz</t>
+        </is>
+      </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Allgemeinchirurgie und Gefäßchirurgie
+</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Graz-Umgebung
 Graz - Andritz
 Graz - Eggenberg
 Graz - Geidorf
 Graz - Gösting
 Graz - Gries
 Graz - Innere Stadt
 Graz - Jakomini
 Graz - Lend
 Graz - Liebenau
 Graz - Mariatrost
 Graz - Puntigam
 Graz - Ries-Ragnitz
 Graz - St. Leonhard
 Graz - St. Peter
 Graz - Straßgang
 Graz - Waltendorf
 Graz - Wetzelsdorf
 </t>
         </is>
       </c>
-      <c r="D11" s="3" t="inlineStr">
-[...106 lines deleted...]
-      </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 OrdinationsgehilfInnen ohne Kursabschluss
 </t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>ursulaparsche@aon.at</t>
+          <t>almut@woltsche-gyn.at</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t> 0664 1445171</t>
+          <t>  43(0316)341222</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>Ordinationsassistentin und Ordinationshilfe für Allgemeinpraxis in Aflenz gesucht.  Überdurchschnittliche Bezahlung , kurze Arbeitswoche ( 3 ½ Tage)-langes Wochenende.  </t>
+          <t>Ordinationsassistent:in (m/w/d) – Gynäkologie im Messequartier Teilzeit (20 Stunden) | Graz Wir sind eine moderne gynäkologische Kassenordination im Grazer Messequartier. In unserem kleinen, familiären Team legen wir großen Wert auf eine herzliche Betreuung unserer Patientinnen und ein wertschätzendes Miteinander. Zur Verstärkung suchen wir ab sofort eine engagierte Persönlichkeit mit abgeschlossener Ausbildung. Ihre Aufgaben bei uns: •	Herzstück der Kommunikation: Erster Kontakt für unsere Patientinnen an der Rezeption und am Telefon. •	Administrative Organisation: Terminmanagement und allgemeine Verwaltungstätigkeiten. •	Medizinische Assistenz: Durchführung kleinerer Laboranalysen (z.B. Harnanalyse). •	Schwerpunkt Schwangerenbetreuung: Vorbereitung und Mitwirkung beim Ausfüllen des Mutter-Kind-Passes sowie das eigenständige Anlegen von CTGs. •	Beratung: Empathische Begleitung und Information unserer Patientinnen im direkten Gespräch. Was Sie mitbringen: •	Qualifikation: Eine erfolgreich abgeschlossene Ausbildung zur/zum Ordinationsassistent:in (gesetzlich vorgeschrieben). •	Persönlichkeit: Freude an der Arbeit mit Frauen und werdenden Müttern, Empathie und ein freundliches Auftreten. •	Arbeitsweise: Zuverlässigkeit, Teamgeist und eine strukturierte Arbeitsweise (auch wenn es mal trubelig ist). •	Sprache: Sehr gute Deutschkenntnisse für die Kommunikation und Dokumentation. Was wir Ihnen bieten: •	Work-Life-Balance: Überdurchschnittlich Urlaub pro Jahr für Ihre Erholung 6 Wochen •	Arbeitsumfeld: Ein kleines, eingespieltes Team und ein moderner Arbeitsplatz im Messequartier mit sehr guter öffentlicher Erreichbarkeit. •	Sicherheit: Eine langfristige Anstellung in einer etablierten Kassenordination. •	Bezahlung: Die Entlohnung erfolgt auf Basis des geltenden Kollektivvertrags für Arztassistent:innen (mit Bereitschaft zur Überzahlung je nach konkreter Qualifikation und Erfahrung). </t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>20</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
-          <t>Überdurchschnittliche Bezahlung</t>
+          <t>1.825,00 EUR brutto pro Monat auf Basis Vollzeitbeschäftigung. Bereitschaft zur Überzahlung.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>Dr. Parsché Ursula
-[...1 lines deleted...]
-8623 Aflenz</t>
+          <t>Dr. Wurm Robert
+Kaiser-Josef-Platz 8
+8010 Graz</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>Allgemeinmedizin und Familienmedizin
-[...8 lines deleted...]
-      </c>
+          <t>Lungenkrankheiten
+</t>
+        </is>
+      </c>
+      <c r="C14" s="3"/>
       <c r="D14" s="3" t="inlineStr">
         <is>
-          <t>Angestellte des gehobenen Dienstes lt. GuK-AV
+          <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>ursulaparsche@aon.at</t>
+          <t>michaela.wurm@icloud.at</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
-          <t> +43(03861)3333</t>
+          <t> +43(316)693943</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
-          <t>Ordinationsassistentin , Empfang,EKG schreiben, Impfungen und Injektionen vorbereiten,..
-[...1 lines deleted...]
-Überzahlung bei entsprechender Qualifikation</t>
+          <t>Ihr Profil: 
+    abgeschlossene Ausbildung zur DGKP/MTF oder Ordinationsassistenz
+    Berufserfahrung in diesem Bereich
+    höflicher und freundlicher Umgang mit Patient:innen
+    sehr gute Deutschkenntnisse in Wort und Schrift
+Ihre Aufgaben: 
+    Durchführung von Untersuchungen ( z.B Lungenfunktion, Allergiehauttest, Blutgasanalyse, Point-of-care Diagnostik )
+    Praxismanagement,Termin- und Patient:innenkoordination 
+Wir bieten:
+    abwechslungsreiche Tätigkeiten in einer neu gegründeten lungenfachärztlichen Ordination im Zentrum von Graz
+    ein familiäres und kollegiales Team
+    moderne Ordinationsausstattung
+    Möglichkeit der Aus- und Weiter- bzw. Fortbildung
+    Bezahlung über Kollektivvertrag in Abhängigkeit von Qualifikation und Berufserfahrung 
+Bitte senden Sie Ihr schriftlich verfasstes Bewerbungsschreiben mit Lebenslauf und ggf. vorhandenen Referenzen/Zeugnisse per E-Mail an michaela.wurm@icloud.at
+Wir freuen uns auf Ihre Bewerbung</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
-          <t>verhandelbar</t>
+          <t>lt. Kollektiv mit Überbezahlung</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
-        <is>
-[...249 lines deleted...]
-      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Zankl-Haage Gundula
 Max Tendlerstrasse 24
 Leoben, 8700</t>
         </is>
       </c>
-      <c r="B19" s="3" t="inlineStr">
+      <c r="B15" s="3" t="inlineStr">
         <is>
           <t>Lungenkrankheiten
 </t>
         </is>
       </c>
-      <c r="C19" s="3" t="inlineStr">
+      <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Leoben
 </t>
         </is>
       </c>
-      <c r="D19" s="3" t="inlineStr">
+      <c r="D15" s="3" t="inlineStr">
         <is>
           <t>OrdinationsgehilfInnen
 </t>
         </is>
       </c>
-      <c r="E19" s="3" t="inlineStr">
+      <c r="E15" s="3" t="inlineStr">
         <is>
           <t>dr.zankl-haage@lunge-leoben.at</t>
         </is>
       </c>
-      <c r="F19" s="3" t="inlineStr">
+      <c r="F15" s="3" t="inlineStr">
         <is>
           <t> 03842 46197</t>
         </is>
       </c>
-      <c r="G19" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H19" s="3" t="inlineStr">
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>Wir suchen zur Verstärkung unseres Teams eine freundliche und engagierte Teilzeitkraft( ca  20 Stunden/ Woche). Eine abgeschlossene Ausbildung ist von Vorteil. Entlohnung lt Kollektiv mit deutl. Überbezahlung.</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="I19" s="3" t="inlineStr">
+      <c r="I15" s="3" t="inlineStr">
         <is>
           <t>lt Kollektiv + Überbezahlung</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">